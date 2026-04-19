--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199086a4e183c8f0df47672ad87a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaff6b4c6eb68d6187acf348e9d1a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532af36d11de66058c6b3f9700b6bf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dfb993e50fdf5b4e9ec308ce48f302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0879523f323f55267ec040a23e08703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb931a34f9caabdd06a4654f7732c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>