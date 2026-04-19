--- v1 (2026-04-19)
+++ v2 (2026-04-19)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dfb993e50fdf5b4e9ec308ce48f302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0879523f323f55267ec040a23e08703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb931a34f9caabdd06a4654f7732c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c001fcb2f1181e6d8299a113ec2cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830127e0e7ef6e2f8755bc40b0324e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c223607f3d6e28748c619dfb7f36d14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>