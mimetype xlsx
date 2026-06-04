--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -42,51 +42,51 @@
   <si>
     <t>스마트 레이저포인터 그린 | 상품코드: S45559</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
-    <t>50~</t>
+    <t>30~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
     <t>단가</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=45559</t>
   </si>
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c001fcb2f1181e6d8299a113ec2cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830127e0e7ef6e2f8755bc40b0324e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c223607f3d6e28748c619dfb7f36d14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e61217a8ae5d980a7ecdc987cdd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94290bb941a580f9501014e7852c753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a151ef64f80255eb62684fe3eebc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>