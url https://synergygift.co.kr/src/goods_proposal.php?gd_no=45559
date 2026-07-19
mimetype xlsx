--- v3 (2026-06-04)
+++ v4 (2026-07-19)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e61217a8ae5d980a7ecdc987cdd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94290bb941a580f9501014e7852c753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a151ef64f80255eb62684fe3eebc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3942d276874bfccd843d45f563ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92dfb06125a2a75dbff84c997e8c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666665998d4f904401ecdd61962370554.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>