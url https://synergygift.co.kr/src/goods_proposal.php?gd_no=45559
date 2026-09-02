--- v4 (2026-07-19)
+++ v5 (2026-09-02)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3942d276874bfccd843d45f563ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92dfb06125a2a75dbff84c997e8c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666665998d4f904401ecdd61962370554.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa57f47fb0919e04f2fafb533eb87c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc3deac5b01c086c9a56f7dbbeb6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae09fe82eda0941f4e294921002e3f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>