--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -60,51 +60,51 @@
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t>10,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
-    <t>아이보리+블랙 1P</t>
+    <t>아이보리+블랙1P</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=45548</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
     </font>
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05f1512c5d1f6b9446cb57b21de3c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8a150ba3d1680112ca8de50d5b783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3257b62943a8d808bfd8f258a9d9b844.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf6f2639d387dc013dcd930673f292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c07defaace2337a83eef2525761f4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2b4c9b8cde0bafb8db7b17a5b6f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>