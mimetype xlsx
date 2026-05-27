--- v1 (2026-04-12)
+++ v2 (2026-05-27)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf6f2639d387dc013dcd930673f292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c07defaace2337a83eef2525761f4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2b4c9b8cde0bafb8db7b17a5b6f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4591e8e991ed29d8fd6971c894b5cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f1e1ceeb491193b9aa005ef94e1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e777a8aea1fc1165aa8084bb46114.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>