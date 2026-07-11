--- v2 (2026-05-27)
+++ v3 (2026-07-11)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4591e8e991ed29d8fd6971c894b5cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f1e1ceeb491193b9aa005ef94e1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e777a8aea1fc1165aa8084bb46114.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314f3945ad30f86ff3a7287f3ba0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4ea5f506b671f0ccb83f17c8b5f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c74dd29a5041ef69036eb25941974.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>