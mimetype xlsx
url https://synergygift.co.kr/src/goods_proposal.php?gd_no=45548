--- v3 (2026-07-11)
+++ v4 (2026-08-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314f3945ad30f86ff3a7287f3ba0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4ea5f506b671f0ccb83f17c8b5f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c74dd29a5041ef69036eb25941974.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee77b6ebd5fa4a456ac4b6397283cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ea67a6f3cb6ebd6f6ba7f50d8e4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13ca46504f0d9c095aad9833bd3d94.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>