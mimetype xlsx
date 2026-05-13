--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7aa4f1f15fb2f82238341b5e2a6fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea230d43d43131bb505bf8a63cea8873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761ed14b90756381637f1101dbf91b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11718752f4ebcf6cbbc4a8a3c8cf2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3916f98a9f182f61e2cde9323b9d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e989d472b04f0e28738776d6136e9e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>