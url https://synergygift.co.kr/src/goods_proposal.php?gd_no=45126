--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11718752f4ebcf6cbbc4a8a3c8cf2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3916f98a9f182f61e2cde9323b9d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e989d472b04f0e28738776d6136e9e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e708a42a1f726bdacd6d2b49cd64b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e1b9b7a5aeb50c320dfa348b0e073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bbb215d032f923c13b4989126fe874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>