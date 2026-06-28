--- v4 (2026-06-27)
+++ v5 (2026-06-28)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e708a42a1f726bdacd6d2b49cd64b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e1b9b7a5aeb50c320dfa348b0e073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bbb215d032f923c13b4989126fe874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe680df03c52e24ffdade8c539f519b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab51c285b6b7f53f1201544e5b62193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91677ef8f8c72fef2f94fccd7666bea4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>