--- v5 (2026-06-28)
+++ v6 (2026-08-12)
@@ -33,60 +33,60 @@
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>다쓱 3단 자동양우산 | 상품코드: S45126</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저 / 포장지포장</t>
+    <t>[손잡이] 실크, [손잡이] 레이저, [원단] 실크, [원단] 풀칼라 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
-    <t>60~</t>
+    <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
     <t>단가</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=45126</t>
   </si>
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe680df03c52e24ffdade8c539f519b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab51c285b6b7f53f1201544e5b62193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91677ef8f8c72fef2f94fccd7666bea4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b931382eaa5d16793bc65f13ab1a652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce734b2f65e3aa080853daaec4212cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e16bb8736e450679c6907d144cfc74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>