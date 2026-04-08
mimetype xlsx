--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8d58c363a03fd04e3a3ef51062f1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3152d3addbb8a0104f56eb8af12133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12796057c43e5dd8a24a97ff6e4f4bc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac294dd44e502097ae0cfa6100a77a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd6d5c3cc8cf78eacf2acb030c4af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2232b24f455b8a6759f1c9019f5804.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>