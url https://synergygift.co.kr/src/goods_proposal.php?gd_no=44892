--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac294dd44e502097ae0cfa6100a77a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd6d5c3cc8cf78eacf2acb030c4af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2232b24f455b8a6759f1c9019f5804.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9bddf37c5821f1d38912bb0c3890c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7775e4e2b9fc0abd8d9eee6172481883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff5c8530c6705ac477724517a3c3e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>