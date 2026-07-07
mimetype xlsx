--- v2 (2026-05-23)
+++ v3 (2026-07-07)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9bddf37c5821f1d38912bb0c3890c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7775e4e2b9fc0abd8d9eee6172481883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff5c8530c6705ac477724517a3c3e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fad4babb7bd4b9a7157aa910bc2c192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4c206367d19f2221c6ceb03ac7fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0ee41b5f87a07875cfbe2764b1ed4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>