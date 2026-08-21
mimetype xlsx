--- v3 (2026-07-07)
+++ v4 (2026-08-21)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fad4babb7bd4b9a7157aa910bc2c192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4c206367d19f2221c6ceb03ac7fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0ee41b5f87a07875cfbe2764b1ed4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749febf9b14a2e7d16a6e4cfcba0e9f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd46f9dc9fe9fd88f51f0dd3d120e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa419a2f18507dcf15bfec2922ebdfc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>