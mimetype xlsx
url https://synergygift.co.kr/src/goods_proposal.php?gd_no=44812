--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c33c2d12548ddad42d4f53279dfd2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4226e26d3fee1acd4c04bef03719363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532622cfa68ee8d0ce01a8ee0a5ce64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8976db8a7c646fe4ed33299ae10442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca5a72958d0cad6c45361d4abcc7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d88b98c2ee7a99024dfc6bfc0f0cd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>