--- v3 (2026-05-13)
+++ v4 (2026-06-28)
@@ -63,57 +63,57 @@
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t>10,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
-    <t>S(38x28x15)</t>
-[...5 lines deleted...]
-    <t>L(51x41x15)</t>
+    <t>S사이즈</t>
+  </si>
+  <si>
+    <t>M사이즈</t>
+  </si>
+  <si>
+    <t>L사이즈</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=44812</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
     </font>
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8976db8a7c646fe4ed33299ae10442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca5a72958d0cad6c45361d4abcc7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d88b98c2ee7a99024dfc6bfc0f0cd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fc0ccb640afd6b7953c8887b1c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63732aa642eaa1d345877ff37a2fb223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab017e64d6f0c4fb3c214ebf9de55304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>