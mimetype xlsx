--- v4 (2026-06-28)
+++ v5 (2026-08-12)
@@ -343,51 +343,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fc0ccb640afd6b7953c8887b1c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63732aa642eaa1d345877ff37a2fb223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab017e64d6f0c4fb3c214ebf9de55304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe6a5248ef4af0d0c4b095bc9aa4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847f374d81e151cd0617c2b15710dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762dfacb29174c9e159ddad2b5533c44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>