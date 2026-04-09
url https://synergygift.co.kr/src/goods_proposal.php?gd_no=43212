--- v1 (2026-02-23)
+++ v2 (2026-04-09)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888239e4daacef4453f1b1720072646b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d20ddee59328d7ceedabeda4c096503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906cd72bff742e8c545536a951a9dc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee048f17ddf24d7a3131d97c4d1f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cf3151a636c407823391d32791573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9d34db68be2b555d515138007ad74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>