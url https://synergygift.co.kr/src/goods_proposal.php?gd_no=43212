--- v2 (2026-04-09)
+++ v3 (2026-05-24)
@@ -30,51 +30,51 @@
   <sheets>
     <sheet name="상품제안서" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>맞춤제작 큐브보냉백 미니 | 상품코드: S43212</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="font-size: 12pt;"&gt;바이어스, 지퍼끈 색상 선택하여 제작가능합니다.&lt;/span&gt;&amp;nbsp;&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;span style="font-size: 18pt;"&gt;바이어스, 지퍼끈 색상 선택하여 제작가능합니다.&lt;/span&gt;&lt;span style="font-size: 18pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
     <t>DTP컬러전사 / OPP(비닐)</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>200~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee048f17ddf24d7a3131d97c4d1f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cf3151a636c407823391d32791573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add9d34db68be2b555d515138007ad74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee50b09073d443fe36fbb3e0f927102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbee99342401baf39f624c99183183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747498404133a9899f8a1c2ce5cc6214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>