--- v3 (2026-05-24)
+++ v4 (2026-07-08)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee50b09073d443fe36fbb3e0f927102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbee99342401baf39f624c99183183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747498404133a9899f8a1c2ce5cc6214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0711973a6263cb1a6e16ab3699452e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ff6ee8cf61a34edb58f89bc6b9073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77eb1633729ddd3d486ad9d3e12aa44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>