--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0711973a6263cb1a6e16ab3699452e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ff6ee8cf61a34edb58f89bc6b9073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77eb1633729ddd3d486ad9d3e12aa44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e4f0c3713f29a3b0eee13a6b17342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a87e075d54a7fa3fd7b6c2187de963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176046984c85cd0289d1870c67b3a24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>