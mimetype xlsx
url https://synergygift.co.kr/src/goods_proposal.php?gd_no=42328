--- v1 (2026-03-24)
+++ v2 (2026-05-13)
@@ -33,51 +33,51 @@
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>바쏘 NEW 매니시 텀블러 600ml | 상품코드: S42328</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, DTF필름 / 포장지포장</t>
+    <t>레이저, 풀칼라 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d704b76e1bd6d45c535009ca5eb7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210367690d2e0c9266b1551c2360393b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd42cbb8441fe00a599ddd3874ad84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823b2c6d2ebc6a591de1075d84ab2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b59cae74e84f1d4687b80fbcf43e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004e3507309e2c2c7c23497941dcb44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>