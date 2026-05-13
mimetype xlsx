--- v2 (2026-05-13)
+++ v3 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823b2c6d2ebc6a591de1075d84ab2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b59cae74e84f1d4687b80fbcf43e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004e3507309e2c2c7c23497941dcb44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdafcedd492df8960805413a3cc57f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6efefe9eaadf179a4a21c8cdcb253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee937dd11f4b8e62ca71944a3c19b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>