--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdafcedd492df8960805413a3cc57f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd6efefe9eaadf179a4a21c8cdcb253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee937dd11f4b8e62ca71944a3c19b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025299087d7423024681d7cec1269272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe32f86a6ea92f2b1e9b477a20c7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed4bb06caf764413bcef19cef451e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>