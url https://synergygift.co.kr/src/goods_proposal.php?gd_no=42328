--- v4 (2026-06-27)
+++ v5 (2026-08-12)
@@ -18,66 +18,66 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="상품제안서" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'상품제안서'!$A$1:$L$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
-    <t>바쏘 NEW 매니시 텀블러 600ml | 상품코드: S42328</t>
+    <t>[바쏘] NEW 매니시 텀블러 600ml/900ml | 상품코드: S42328</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, 풀칼라 / 포장지포장</t>
+    <t>레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025299087d7423024681d7cec1269272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe32f86a6ea92f2b1e9b477a20c7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed4bb06caf764413bcef19cef451e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec77b1b35ae49ba340f16fbff4a3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5f12542cf9e868f52651557b82d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a6f1fb5878849e2170cbb04c043f74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,84 +1165,84 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="18">
-        <v>6200</v>
+        <v>6050</v>
       </c>
       <c r="D28" s="18">
-        <v>6050</v>
+        <v>5950</v>
       </c>
       <c r="E28" s="18">
-        <v>5640</v>
+        <v>5550</v>
       </c>
       <c r="F28" s="18">
-        <v>5550</v>
+        <v>5450</v>
       </c>
       <c r="G28" s="18">
-        <v>5440</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="18">
-        <v>6600</v>
+        <v>6450</v>
       </c>
       <c r="D29" s="18">
-        <v>6400</v>
+        <v>6300</v>
       </c>
       <c r="E29" s="18">
-        <v>6000</v>
+        <v>5900</v>
       </c>
       <c r="F29" s="18">
-        <v>5900</v>
+        <v>5800</v>
       </c>
       <c r="G29" s="18">
-        <v>5790</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>
     <row r="33" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>16</v>
       </c>