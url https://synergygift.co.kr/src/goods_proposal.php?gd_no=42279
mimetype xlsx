--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7722c7178623d0300701c7b5f679882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda3bab73d2c6d383ee91617f1f9523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e06c9937f7f661a89a1e00d66d32d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079a493360efaea4bbed0e841f8b0532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88442f54349bb3d0be7b0f45dde64c383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac53956a5f80c516d90a4edfab64a44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>