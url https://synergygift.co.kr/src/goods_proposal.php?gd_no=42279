--- v3 (2026-05-13)
+++ v4 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079a493360efaea4bbed0e841f8b0532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88442f54349bb3d0be7b0f45dde64c383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac53956a5f80c516d90a4edfab64a44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f57b105a23f7149c3e0dbff07ec142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdce16b5de4daec0815cadcc0e5b9043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282816e85a4540ff8b2db17656cfe21c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>