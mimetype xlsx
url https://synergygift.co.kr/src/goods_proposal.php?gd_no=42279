--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f57b105a23f7149c3e0dbff07ec142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdce16b5de4daec0815cadcc0e5b9043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282816e85a4540ff8b2db17656cfe21c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00638603c7fa17bdba68e819ad12d752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c1a03a0ded38009d8951b8b4d0773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c1da3c48e1392a2830a409d3c5394.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>