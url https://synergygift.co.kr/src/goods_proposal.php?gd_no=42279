--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00638603c7fa17bdba68e819ad12d752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c1a03a0ded38009d8951b8b4d0773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c1da3c48e1392a2830a409d3c5394.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f01f2bb8fb45177954c32ef420ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096cfce5db51b693f04787eda7c7cb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25714c41de75f84b4596bbd6af6eb8724.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>