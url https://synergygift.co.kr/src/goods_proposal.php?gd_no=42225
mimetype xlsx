--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>프롬네이쳐 친환경 커피가루 텀블러 400/630ml | 상품코드: S42225</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 400ml 한카톤 40개입 박스당 4,500원(VAT별도) 발생 됩니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 630ml 한카톤 30개입 박스당 4,500원(VAT별도) 발생 됩니다.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저 / 포장지포장</t>
+    <t>레이저, 풀칼라 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0401174e8757ef2660c8955c234e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4562334823238d2a94a90e4007f7793.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f67ac5dfba409ad61676d5922bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf58bac83fa3da747f789e4150c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018145d09fa573736fb20c33b0d54f24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -422,50 +422,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2857500" cy="2857500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="상품이미지" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>638175</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2857500" cy="2857500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="상품이미지" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>