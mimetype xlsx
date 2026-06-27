--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -66,51 +66,51 @@
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
     <t>400ml</t>
   </si>
   <si>
-    <t>600ml</t>
+    <t>630ml</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=42225</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
     </font>
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f67ac5dfba409ad61676d5922bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf58bac83fa3da747f789e4150c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018145d09fa573736fb20c33b0d54f24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684126731a13fabe4a8f87b33a8de8032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328922b1828fde7295fcff417c66d5083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489672dbc7fae11372bfbf78096c5b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>