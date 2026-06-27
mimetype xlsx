--- v4 (2026-06-27)
+++ v5 (2026-06-27)
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684126731a13fabe4a8f87b33a8de8032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328922b1828fde7295fcff417c66d5083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489672dbc7fae11372bfbf78096c5b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c308a30de667d0f795baeeead21e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89cd2cb2935552949d21e2a8fc8723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59253b2866d18e872582d6dc2ac594.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>