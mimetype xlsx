--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>프롬네이쳐 친환경 커피가루 텀블러 400/630ml | 상품코드: S42225</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 400ml 한카톤 40개입 박스당 4,500원(VAT별도) 발생 됩니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 630ml 한카톤 30개입 박스당 4,500원(VAT별도) 발생 됩니다.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, 풀칼라 / 포장지포장</t>
+    <t>레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>50~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -340,51 +340,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c308a30de667d0f795baeeead21e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89cd2cb2935552949d21e2a8fc8723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59253b2866d18e872582d6dc2ac594.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed171ce02fa96787e22dd93c8421bd402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cfd3cfa80a0bacc1ce076f34c31fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddea75f27b0d82c37c834c233269d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>