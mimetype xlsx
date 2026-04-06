--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25a6a4c19ad9ed7e1340311a4e6d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72c69ff659fa9b1de516797820d013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e9c8ee4114d656c6de916a9b92c64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b8cc0d58fbd492de48085fc677c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460851e5854d9b78e801475fd40f8953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e344cd15b423daf64f3593b36ccce4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>