--- v1 (2026-04-06)
+++ v2 (2026-04-06)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b8cc0d58fbd492de48085fc677c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460851e5854d9b78e801475fd40f8953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e344cd15b423daf64f3593b36ccce4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d0edabb2a37960d7927f050536942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705c071777676f7d43996101d59e3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36921f6c6b206eb487bd3afee6fb9e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>