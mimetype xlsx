--- v2 (2026-04-06)
+++ v3 (2026-05-28)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d0edabb2a37960d7927f050536942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705c071777676f7d43996101d59e3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36921f6c6b206eb487bd3afee6fb9e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e704189c751b63f462182462a3912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ba8d89159e7a6ac53db3547697543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775d562861b9bcb7ab775bb042c9ca4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>