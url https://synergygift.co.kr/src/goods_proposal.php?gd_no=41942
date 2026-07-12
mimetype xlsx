--- v3 (2026-05-28)
+++ v4 (2026-07-12)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e704189c751b63f462182462a3912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ba8d89159e7a6ac53db3547697543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775d562861b9bcb7ab775bb042c9ca4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e86bc1bec5fb54e06c17a2bfa9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f84e9b94481492999e50f1fb5f39f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd751f35d81bf028c31a5efae81ef4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>