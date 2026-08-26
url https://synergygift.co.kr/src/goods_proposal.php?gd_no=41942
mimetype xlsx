--- v4 (2026-07-12)
+++ v5 (2026-08-26)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e86bc1bec5fb54e06c17a2bfa9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f84e9b94481492999e50f1fb5f39f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd751f35d81bf028c31a5efae81ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4cbc2165647a392801913ac045dc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd1dc61e2bc22bdb5f225899b6a743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac394429a204c0dd9ba274f5d416e954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>