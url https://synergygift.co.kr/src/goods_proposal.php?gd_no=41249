--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53342933658fdfbf3a2c2d34883242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845b1dd2f0e160732149714a1599723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f997b3e1c5b86a45fe3dadc22cdbd24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519269969e26ce0dc6c52c5d50423c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c10a573c130b315b3d9f027d40863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988a8fa6ef15457f9b9bea0d59d2ef4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>