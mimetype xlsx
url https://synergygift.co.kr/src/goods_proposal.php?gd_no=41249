--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519269969e26ce0dc6c52c5d50423c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c10a573c130b315b3d9f027d40863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988a8fa6ef15457f9b9bea0d59d2ef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0613531e180f3caff347f975c02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90800d17382c03d309aa65bd289813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb4830fc4be420b93a0e573cddf3b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>