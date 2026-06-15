--- v4 (2026-06-15)
+++ v5 (2026-06-15)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0613531e180f3caff347f975c02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90800d17382c03d309aa65bd289813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb4830fc4be420b93a0e573cddf3b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef06fe19544ed99e3eeeae56a28df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef85fe5f80d0950c03b84e0e5dae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad9adddc9b4b0205948987e272ac84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>