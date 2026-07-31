--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef06fe19544ed99e3eeeae56a28df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef85fe5f80d0950c03b84e0e5dae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad9adddc9b4b0205948987e272ac84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace4d5873e1c407093411929669a6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524112c13f1deaee7c24b5afaf85493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18504b9bfb08f8667a5a9fbcb63d19db4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>