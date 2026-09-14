--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace4d5873e1c407093411929669a6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524112c13f1deaee7c24b5afaf85493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18504b9bfb08f8667a5a9fbcb63d19db4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c9810c7fce52665111001e9053872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd34787f44caffc5c6492b7c9877633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8f563fb81d4529126f76d0e2ffddb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>