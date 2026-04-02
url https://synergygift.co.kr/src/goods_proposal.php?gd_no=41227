--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2858ab3e07c3b6fc923684cfb316b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181d4af719976e437810a65e3d4b763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1e3ee75785ef337ce6160de6e57e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cda2a4578f0c658bab31b3915bc472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9408178f1953241c3fb03dfce20c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8e8bd40231d9710cc044e9202b3a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>