--- v2 (2026-04-02)
+++ v3 (2026-04-02)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cda2a4578f0c658bab31b3915bc472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9408178f1953241c3fb03dfce20c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8e8bd40231d9710cc044e9202b3a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1f533b078223e3bd21c9f82d9a4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04fb1690aeb1458900764fee05a863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eff1431df99a179856ef61be46c414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>