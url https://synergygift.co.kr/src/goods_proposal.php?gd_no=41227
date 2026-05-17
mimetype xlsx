--- v3 (2026-04-02)
+++ v4 (2026-05-17)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1f533b078223e3bd21c9f82d9a4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04fb1690aeb1458900764fee05a863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eff1431df99a179856ef61be46c414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c630bd0fae75425660e31ecbdb432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5cbe01a8107a1eb1658e448d51b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be8274ebbe7bca12934572ea9f0a64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>