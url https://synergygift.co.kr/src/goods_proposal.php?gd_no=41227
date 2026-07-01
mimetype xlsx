--- v4 (2026-05-17)
+++ v5 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c630bd0fae75425660e31ecbdb432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5cbe01a8107a1eb1658e448d51b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be8274ebbe7bca12934572ea9f0a64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409eb7231ca2756c2fb4ea8fb8d0fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54115787d438ed576e3aa29f46239933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb1a62394be1ae6a15009b4ef14244.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>