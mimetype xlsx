--- v5 (2026-07-01)
+++ v6 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409eb7231ca2756c2fb4ea8fb8d0fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54115787d438ed576e3aa29f46239933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb1a62394be1ae6a15009b4ef14244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5b2ce1c7842f41ff0f7be70d0dda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509a9d423614472c1ce182ccd683693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f3de6a529181647d85451859c9ff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>