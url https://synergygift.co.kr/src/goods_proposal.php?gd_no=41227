--- v6 (2026-07-01)
+++ v7 (2026-08-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5b2ce1c7842f41ff0f7be70d0dda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509a9d423614472c1ce182ccd683693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f3de6a529181647d85451859c9ff4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0612d6a6a11733fea62b747b45a1b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1be6d05972da2aa47e561368c35a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb267a9586b9b32ba8188611b865b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>