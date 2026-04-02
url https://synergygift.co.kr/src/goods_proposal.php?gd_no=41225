--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83216e4dc0e55cb85c9eefc80fb4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6deaae469f85ad15d1216ae4f921c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522e12c9f886d124b314458085f8bb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b15bbe1a3355a22111b661a6d46f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0965624ac6a754b8ef07087af3fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813cc01b55547b3b96853da66525064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>