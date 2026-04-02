--- v2 (2026-04-02)
+++ v3 (2026-04-02)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b15bbe1a3355a22111b661a6d46f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0965624ac6a754b8ef07087af3fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813cc01b55547b3b96853da66525064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aa799649ab015edc9da8f71cfb362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297e79bf03085286a69f083224a2ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d834d190ff8173cda2809033c1f084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>