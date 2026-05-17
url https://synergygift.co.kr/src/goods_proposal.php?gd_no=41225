--- v3 (2026-04-02)
+++ v4 (2026-05-17)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aa799649ab015edc9da8f71cfb362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297e79bf03085286a69f083224a2ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d834d190ff8173cda2809033c1f084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9179a4c9a6ba21394bbee62ab16632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2d7960169e93a527bd2874f1ab783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b5b24cc29bc5a637683c8879170b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>