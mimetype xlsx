--- v4 (2026-05-17)
+++ v5 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9179a4c9a6ba21394bbee62ab16632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2d7960169e93a527bd2874f1ab783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b5b24cc29bc5a637683c8879170b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d7632fb47edb45a13e6455ca5c062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5dd2fdacc9d9e16b8bfa7eb68a3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e683d99c5318a1fb602fead624d2e74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>