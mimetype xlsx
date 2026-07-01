--- v5 (2026-07-01)
+++ v6 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d7632fb47edb45a13e6455ca5c062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5dd2fdacc9d9e16b8bfa7eb68a3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e683d99c5318a1fb602fead624d2e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401d2ea2390ab4363687afd322eb952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824f1c1a2260754738d28caf9eaeac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5123577698a665d645d626600d3e04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>