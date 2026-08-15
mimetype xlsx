--- v6 (2026-07-01)
+++ v7 (2026-08-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401d2ea2390ab4363687afd322eb952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824f1c1a2260754738d28caf9eaeac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5123577698a665d645d626600d3e04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc16f915adcae8e4f9c7b27359311b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a634d75d50027a8b284b0a1f2ce53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002225ae9372c6c9ac032fe313ff26e44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>