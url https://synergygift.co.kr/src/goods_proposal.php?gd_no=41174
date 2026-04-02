--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f86bd13e0edbd16c72782b7f6f9942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40b3b07e40fa266c3e3c4caa9dc9f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347871d11baee0589ecf99005705ff4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7cec09fae6321819e0e1442c9b9ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a59a42782b0e59156dc0aa5bb64c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fb84d12afae8a18cf50d7129c717b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>