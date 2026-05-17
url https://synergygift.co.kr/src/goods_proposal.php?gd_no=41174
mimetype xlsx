--- v2 (2026-04-02)
+++ v3 (2026-05-17)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7cec09fae6321819e0e1442c9b9ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a59a42782b0e59156dc0aa5bb64c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fb84d12afae8a18cf50d7129c717b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd316465db9b0f627b9235fd5d2eff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c8b395f65b02add008aca354a493c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547bbda2a903bc00aa97db23a6c1fb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>