--- v3 (2026-05-17)
+++ v4 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd316465db9b0f627b9235fd5d2eff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c8b395f65b02add008aca354a493c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547bbda2a903bc00aa97db23a6c1fb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb3b1e9f6f5041bd4cc893dde66932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc54017eca6a648813d985602ea653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be6f180a121b7e617316c2e3e35ac4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>