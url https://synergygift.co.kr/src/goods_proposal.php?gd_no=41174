--- v4 (2026-07-01)
+++ v5 (2026-07-01)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb3b1e9f6f5041bd4cc893dde66932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc54017eca6a648813d985602ea653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be6f180a121b7e617316c2e3e35ac4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c6d36526411ee89792e894d929c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee37ebdeb78f6f4b8d117e4843ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e487a5946f5bce17fb8a1d996c8c44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>