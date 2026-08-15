--- v5 (2026-07-01)
+++ v6 (2026-08-15)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c6d36526411ee89792e894d929c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee37ebdeb78f6f4b8d117e4843ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e487a5946f5bce17fb8a1d996c8c44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47663c5072f9dab8812e95d9d5008e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c20e04e606f4c23202ae31707d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74274db551ace5b1aaf218b0536361624.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>