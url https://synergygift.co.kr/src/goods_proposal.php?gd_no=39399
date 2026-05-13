--- v2 (2026-03-19)
+++ v3 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a44b8713e2d1d9b27e9c20d60cf392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e78b3e6c8e668d49b184566e7079f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed042c799e7b63d6a2ba00d019986dd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d3262bc2bfa0e40d2cf5549608282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2ed83c8b07eb4898c57c842cfdea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ec5eecc8fe8e0711f1b44619bb964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>