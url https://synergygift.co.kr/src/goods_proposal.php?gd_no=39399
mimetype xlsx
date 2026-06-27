--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d3262bc2bfa0e40d2cf5549608282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2ed83c8b07eb4898c57c842cfdea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ec5eecc8fe8e0711f1b44619bb964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f29dd08c2a7fc88a9fc59c3583a762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27559a0afb5eb9f20704a481210d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258264d155e072c42f63aaca0f2cd24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>