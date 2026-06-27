--- v4 (2026-06-27)
+++ v5 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f29dd08c2a7fc88a9fc59c3583a762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27559a0afb5eb9f20704a481210d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258264d155e072c42f63aaca0f2cd24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869985abd54b76850f303d49ad188942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b75cea781fa4b7a2406a7e00f1e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493adbdf17bd0d1bc21eb1e2b424cb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>