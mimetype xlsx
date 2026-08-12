--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869985abd54b76850f303d49ad188942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b75cea781fa4b7a2406a7e00f1e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493adbdf17bd0d1bc21eb1e2b424cb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761430f08ae9b2044a111393e526c40c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6d8b208760ccaabc7348bfd970a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4855562b846e2ac861f4da42d0824.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>