--- v2 (2026-02-22)
+++ v3 (2026-04-08)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680eba995f4e3cb5daca7d39fb7cf522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399ef4564eab2dfa53cc43600fd76153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56368c9f29583099a3dc2472cf0a64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c28fc4e167b887e2d757eb1684a7f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a7a3c9931f90ba12c9ba732099e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3620f58ea98b33892299e01b74e84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>