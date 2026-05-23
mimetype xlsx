--- v3 (2026-04-08)
+++ v4 (2026-05-23)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c28fc4e167b887e2d757eb1684a7f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a7a3c9931f90ba12c9ba732099e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3620f58ea98b33892299e01b74e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d092c9aa06db722c5605a2605191e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ebbc4d6824f7321163ae3afba36703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62b7951f7a25b500301c1040a2f0a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>