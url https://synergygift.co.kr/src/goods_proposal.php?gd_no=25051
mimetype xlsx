--- v4 (2026-05-23)
+++ v5 (2026-07-07)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d092c9aa06db722c5605a2605191e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ebbc4d6824f7321163ae3afba36703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62b7951f7a25b500301c1040a2f0a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede85cb378c0d4a4396c2e0acf1e5482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f88bd8edb32d6d98044c0c48a68a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389297058e112df5f5c13df8f8428e74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>