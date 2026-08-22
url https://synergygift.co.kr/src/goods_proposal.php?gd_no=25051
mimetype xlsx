--- v5 (2026-07-07)
+++ v6 (2026-08-22)
@@ -334,51 +334,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede85cb378c0d4a4396c2e0acf1e5482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f88bd8edb32d6d98044c0c48a68a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389297058e112df5f5c13df8f8428e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47f85b73ac492aa2204bdf42972b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e6d855adca9d7aa558ce80612dd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b6c5b2368f66ec52f690019a18ff4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>