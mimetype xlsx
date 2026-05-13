--- v2 (2026-03-19)
+++ v3 (2026-05-13)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a0f65d375587e9fa352484230ec02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca794c63b092cf4b2812e340ecd7e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2dfdc0e330399dc0498a6042b29a24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69cb997d993ad84757875f329da432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce85b80488a9047cea1bd660b2ae2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e722526343fedf4f26328859a6cef4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>