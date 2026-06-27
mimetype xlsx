--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69cb997d993ad84757875f329da432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce85b80488a9047cea1bd660b2ae2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e722526343fedf4f26328859a6cef4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b77f3c707cff99ed16fd02a188a5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d800c1e03c46f305f53e40d0781bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa4741769fa0656478bdaf1c10502e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>