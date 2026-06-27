--- v4 (2026-06-27)
+++ v5 (2026-06-27)
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b77f3c707cff99ed16fd02a188a5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d800c1e03c46f305f53e40d0781bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa4741769fa0656478bdaf1c10502e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ec6ec4f64e7e29eb648bdaf6e6d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a03192ef0b69ddfc437678c9ed683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26edf6c4c863b1348005b461ce21864.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>