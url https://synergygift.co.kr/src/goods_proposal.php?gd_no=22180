--- v5 (2026-06-27)
+++ v6 (2026-08-11)
@@ -36,51 +36,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>뉴클래식레더 A5메모패드(날개형)_볼펜세트 | 상품코드: S22180</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 고급 사바리케이스 추가시 한박스 입수량 32개로 운임비 변동 됩니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;※ 100개 미만 금박, 은박 인쇄 진행시 별도 문의 바랍니다.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="font-size: 14pt;"&gt;&lt;/span&gt;&lt;span style="font-size: 18.6667px;"&gt;※&lt;/span&gt;&lt;span style="font-size: 18.6667px;"&gt;&amp;nbsp;레이저인쇄는 볼펜인쇄입니다.&lt;/span&gt;&lt;span style="font-size: 14pt;"&gt;​&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>레이저, 불박, 금박, 은박 / 포장지포장</t>
+    <t>[본품] 불박, [본품] 금박, [본품] 은박, [볼펜] 레이저 / 포장지포장</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>30~</t>
   </si>
   <si>
     <t>100~</t>
   </si>
   <si>
     <t>300~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
     <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
@@ -337,51 +337,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ec6ec4f64e7e29eb648bdaf6e6d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a03192ef0b69ddfc437678c9ed683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26edf6c4c863b1348005b461ce21864.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad25db5df37ddde73db8db0121c7282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da00c8aade3e9c1c06aca547b91c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2654171f66977bf4619f6e533ebdba74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>