--- v2 (2026-03-21)
+++ v3 (2026-05-13)
@@ -36,72 +36,72 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>어프로치 노트 프로 (하드커버) | 상품코드: S20637</t>
   </si>
   <si>
     <t>02-713-8555</t>
   </si>
   <si>
     <t>www.synergygift.co.kr</t>
   </si>
   <si>
     <t>【상세/제작정보】</t>
   </si>
   <si>
     <t>하드커버 사철 제본방식을 사용하여 견고하며 180도 완벽하게 펼쳐지는 고급다이어리</t>
   </si>
   <si>
     <t>【인쇄/포장옵션】</t>
   </si>
   <si>
-    <t>불박, 풀칼라 / OPP(비닐)</t>
+    <t>불박, 금박, 은박, 백박, 먹박, 풀칼라 / OPP(비닐)</t>
   </si>
   <si>
     <t xml:space="preserve">【공급단가】 </t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
+    <t>50~</t>
+  </si>
+  <si>
     <t>100~</t>
   </si>
   <si>
-    <t>300~</t>
-[...1 lines deleted...]
-  <si>
     <t>500~</t>
   </si>
   <si>
     <t>1,000~</t>
   </si>
   <si>
-    <t>2,000~</t>
+    <t>3,000~</t>
   </si>
   <si>
     <t xml:space="preserve">*VAT별도  </t>
   </si>
   <si>
     <t>스탠다드 라인</t>
   </si>
   <si>
     <t>스탠다드 무지</t>
   </si>
   <si>
     <t>퀄리티 라인</t>
   </si>
   <si>
     <t>퀄리티 무지</t>
   </si>
   <si>
     <t>【상품 URL】</t>
   </si>
   <si>
     <t>https://synergygift.co.kr:443/src/goods_detail.php?gdno=20637</t>
   </si>
 </sst>
 </file>
 
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df034c34de77c538db782ea3ff75b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4bafe0f8ee8ed29ea12e14cadf333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac338daf0d0a2e549feab792c674bd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6dfdda270dfd223e4cd2626e03d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873419ccb75bbb314f902b9bfab45f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d4fca81b007a5c22e3dae3f436704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1176,126 +1176,126 @@
       </c>
       <c r="C27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="18">
-        <v>8190</v>
+        <v>7950</v>
       </c>
       <c r="D28" s="18">
-        <v>8060</v>
+        <v>7750</v>
       </c>
       <c r="E28" s="18">
-        <v>7870</v>
+        <v>7250</v>
       </c>
       <c r="F28" s="18">
-        <v>7560</v>
+        <v>7150</v>
       </c>
       <c r="G28" s="18">
-        <v>7240</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A29" s="8"/>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="18">
-        <v>8190</v>
+        <v>7950</v>
       </c>
       <c r="D29" s="18">
-        <v>8060</v>
+        <v>7750</v>
       </c>
       <c r="E29" s="18">
-        <v>7870</v>
+        <v>7250</v>
       </c>
       <c r="F29" s="18">
-        <v>7560</v>
+        <v>7150</v>
       </c>
       <c r="G29" s="18">
-        <v>7240</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A30" s="8"/>
       <c r="B30" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="18">
-        <v>9360</v>
+        <v>9100</v>
       </c>
       <c r="D30" s="18">
-        <v>9210</v>
+        <v>8900</v>
       </c>
       <c r="E30" s="18">
-        <v>9000</v>
+        <v>8300</v>
       </c>
       <c r="F30" s="18">
-        <v>8640</v>
+        <v>8150</v>
       </c>
       <c r="G30" s="18">
-        <v>8280</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="18" s="17" customFormat="1">
       <c r="A31" s="16"/>
       <c r="B31" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="18">
-        <v>9360</v>
+        <v>9100</v>
       </c>
       <c r="D31" s="18">
-        <v>9210</v>
+        <v>8900</v>
       </c>
       <c r="E31" s="18">
-        <v>9000</v>
+        <v>8300</v>
       </c>
       <c r="F31" s="18">
-        <v>8640</v>
+        <v>8150</v>
       </c>
       <c r="G31" s="18">
-        <v>8280</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>
     <row r="33" spans="1:12" customHeight="1" ht="18" s="13" customFormat="1">
       <c r="A33" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1">
       <c r="L34" s="20"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="12" s="13" customFormat="1"/>