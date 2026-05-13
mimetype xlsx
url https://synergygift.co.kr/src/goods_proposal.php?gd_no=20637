--- v3 (2026-05-13)
+++ v4 (2026-05-13)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6dfdda270dfd223e4cd2626e03d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873419ccb75bbb314f902b9bfab45f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d4fca81b007a5c22e3dae3f436704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753c81c749eb30436fb59ba18314f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1cc3e697f565600fe95795e1e10263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3053d77a04e2c49659ea0a47642d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>