--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753c81c749eb30436fb59ba18314f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1cc3e697f565600fe95795e1e10263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3053d77a04e2c49659ea0a47642d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe815b60f5ff692a6257f58ae4e3552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0ca6d1d0d26d34150298f0e829453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174e15dc5beec2ef589efac06b6e254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>