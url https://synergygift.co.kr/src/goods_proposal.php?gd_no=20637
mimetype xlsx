--- v5 (2026-06-27)
+++ v6 (2026-06-27)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe815b60f5ff692a6257f58ae4e3552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0ca6d1d0d26d34150298f0e829453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174e15dc5beec2ef589efac06b6e254.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c8cfda0c4b32f5cf84b6785f8c4512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb0c0a7d6ec9c5b99b5797f6f68c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a41c449c6957abe94ae1b73750b094.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>