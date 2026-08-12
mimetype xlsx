--- v6 (2026-06-27)
+++ v7 (2026-08-12)
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c8cfda0c4b32f5cf84b6785f8c4512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb0c0a7d6ec9c5b99b5797f6f68c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a41c449c6957abe94ae1b73750b094.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24566dce3409c80754276c356ab497a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f451634e8644878623c961865c598b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f490041c73fd76b22db7a49a7a34e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>