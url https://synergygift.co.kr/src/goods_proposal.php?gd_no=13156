--- v1 (2026-03-24)
+++ v2 (2026-05-13)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e904c4a8ec641232174ece8b5f65d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decef78b56a5e4e769b9efbce0b15e203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed638b9b66f59cee099c1116ebb274.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbba19048a983f8403c091f24e9a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5cb99ae64275f08f31c25cf54f4263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533fdc5895288402c348d1d21892254.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>