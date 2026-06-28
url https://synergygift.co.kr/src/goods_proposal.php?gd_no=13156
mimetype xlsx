--- v2 (2026-05-13)
+++ v3 (2026-06-28)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbba19048a983f8403c091f24e9a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5cb99ae64275f08f31c25cf54f4263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533fdc5895288402c348d1d21892254.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc744faf50fd9be5a95ae45168307d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002b66720c0f7f0f1bf09e5ce22d703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694e8e581fcf6012238c766f1e3a8b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>