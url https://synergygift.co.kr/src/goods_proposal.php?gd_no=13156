--- v3 (2026-06-28)
+++ v4 (2026-08-21)
@@ -335,51 +335,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc744faf50fd9be5a95ae45168307d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002b66720c0f7f0f1bf09e5ce22d703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694e8e581fcf6012238c766f1e3a8b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e19f3edbc698ad83eed351e60ff3d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cc80f5694de3f4acaa6ff67aa9fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6890f7f3511da83d934ae45deab15f34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="그림 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>